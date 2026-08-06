--- v0 (2026-05-08)
+++ v1 (2026-08-06)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F3DD4B3" w14:textId="77777777" w:rsidR="00670223" w:rsidRPr="001B54CF" w:rsidRDefault="00670223" w:rsidP="00FA6DC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B54CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>APPLICATION COVERSHEET</w:t>
@@ -82,59 +87,59 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your application.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3612"/>
         <w:gridCol w:w="5738"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670223" w:rsidRPr="005C54C7" w14:paraId="3F80937B" w14:textId="77777777" w:rsidTr="00A93905">
+      <w:tr w:rsidR="00670223" w:rsidRPr="005C54C7" w14:paraId="3F80937B" w14:textId="77777777" w:rsidTr="002D5AB9">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7662987B" w14:textId="77777777" w:rsidR="00670223" w:rsidRPr="001B54CF" w:rsidRDefault="00670223" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B54CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DETAILS OF ADVERTISED VACANCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -317,815 +322,539 @@
               </w:rPr>
               <w:t xml:space="preserve">(double click on the box required and select </w:t>
             </w:r>
             <w:r w:rsidR="00BF557E" w:rsidRPr="00EC0896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC0896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>hecked then ok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB3305" w14:textId="77777777" w:rsidR="00C85862" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="39FB3305" w14:textId="34DF0C76" w:rsidR="00C85862" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...16 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1220734651"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00C85862" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...23 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">  APS Jobs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568645B3" w14:textId="0563301E" w:rsidR="00A93905" w:rsidRDefault="000E40DD" w:rsidP="00766124">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="948502392"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A93905">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NPG Website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19944606" w14:textId="7F787E1B" w:rsidR="00A93905" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-2120741645"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A93905">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  LinkedIn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E1285F" w14:textId="528EBCDC" w:rsidR="005F24A5" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="225500022"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00C85862" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  APS Jobs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="568645B3" w14:textId="0FE276E2" w:rsidR="00A93905" w:rsidRDefault="00A93905" w:rsidP="00766124">
+              <w:t xml:space="preserve">  Indigenous</w:t>
+            </w:r>
+            <w:r w:rsidR="005F24A5" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jobs Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD6B161" w14:textId="6647AEDC" w:rsidR="00EC0896" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="2056272467"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EC0896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="19944606" w14:textId="16DEE4E2" w:rsidR="00A93905" w:rsidRPr="005C54C7" w:rsidRDefault="00A93905" w:rsidP="00766124">
+            <w:r w:rsidR="0085030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Australian Museums and Galleries Association Inc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B780C6" w14:textId="199AAF18" w:rsidR="00A93905" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...272 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1452387559"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D42565">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Artshub</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1E4543B7" w14:textId="77777777" w:rsidR="00D42565" w:rsidRPr="006925DC" w:rsidRDefault="00D42565" w:rsidP="00D42565">
+          <w:p w14:paraId="1E4543B7" w14:textId="0910E390" w:rsidR="00D42565" w:rsidRPr="006925DC" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1995829698"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D42565">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other_________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085030F" w:rsidRPr="005C54C7" w14:paraId="6C3AB8C0" w14:textId="77777777" w:rsidTr="00A93905">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3612" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52AA35FE" w14:textId="77777777" w:rsidR="0085030F" w:rsidRPr="005C54C7" w:rsidRDefault="0085030F" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If you were to be merit listed for this role, do you provide consent for your details to be shared with other agencies for similar roles?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E63021" w14:textId="77777777" w:rsidR="00FD6E00" w:rsidRDefault="0085030F" w:rsidP="00766124">
+          <w:p w14:paraId="66E63021" w14:textId="746504C4" w:rsidR="00FD6E00" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-338701062"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0085030F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D1608B" w14:textId="77777777" w:rsidR="00FD6E00" w:rsidRDefault="0085030F" w:rsidP="00766124">
+          <w:p w14:paraId="27D1608B" w14:textId="4C34F001" w:rsidR="00FD6E00" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1728492536"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0085030F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26718652" w14:textId="77777777" w:rsidR="0085030F" w:rsidRPr="005C54C7" w:rsidRDefault="0085030F" w:rsidP="00FD6E00">
+          <w:p w14:paraId="26718652" w14:textId="2B73A4EE" w:rsidR="0085030F" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00FD6E00">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1341697641"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0085030F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please contact </w:t>
             </w:r>
             <w:r w:rsidR="00FD6E00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5A2D" w:rsidRPr="005C54C7" w14:paraId="4594ADBC" w14:textId="77777777" w:rsidTr="00A93905">
+      <w:tr w:rsidR="005B5A2D" w:rsidRPr="005C54C7" w14:paraId="4594ADBC" w14:textId="77777777" w:rsidTr="002D5AB9">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23CE8A19" w14:textId="77777777" w:rsidR="005B5A2D" w:rsidRPr="00FA6DC5" w:rsidRDefault="005B5A2D" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PERSONAL PARTICULARS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00670223" w:rsidRPr="005C54C7" w14:paraId="402A1E99" w14:textId="77777777" w:rsidTr="00A93905">
@@ -1139,494 +868,338 @@
           </w:tcPr>
           <w:p w14:paraId="73D9D82A" w14:textId="77777777" w:rsidR="00670223" w:rsidRPr="005C54C7" w:rsidRDefault="005B5A2D" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0746BF6B" w14:textId="4B49526F" w:rsidR="00670223" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="0746BF6B" w14:textId="4D63624F" w:rsidR="00670223" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...16 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="283013121"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...23 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Dr</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="823705970"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dr</w:t>
+              <w:t xml:space="preserve"> Mr</w:t>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidR="001C1F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="605094102"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00640196" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> Mr</w:t>
+              <w:t>Miss</w:t>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...87 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-914624947"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00640196" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ms</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D57D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidR="001C1F4C">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1956016954"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00640196" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005B5A2D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mrs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D57D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="006D57D9" w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidR="006D57D9">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1512603855"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00640196" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D57D9" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="006D57D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1958,193 +1531,137 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="598ADDB6" w14:textId="77777777" w:rsidR="003B134D" w:rsidRPr="005C54C7" w:rsidRDefault="003B134D" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6875B2" w14:textId="77777777" w:rsidR="00FA6DC5" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="3F6875B2" w14:textId="24DC45BC" w:rsidR="00FA6DC5" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...17 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="Check7"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1133012779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="000D3A15" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009C7F69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...49 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1676156190"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="006925DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2577FAB1" w14:textId="77777777" w:rsidR="00FA6DC5" w:rsidRDefault="006925DC" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
@@ -2210,80 +1727,79 @@
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="1240"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="3968"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F17F9" w:rsidRPr="005C54C7" w14:paraId="315CF26E" w14:textId="77777777" w:rsidTr="001B54CF">
+      <w:tr w:rsidR="005F17F9" w:rsidRPr="005C54C7" w14:paraId="315CF26E" w14:textId="77777777" w:rsidTr="002D5AB9">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8779EA" w14:textId="77777777" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="005F17F9" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CURRENT EMPLOYMENT DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3A15" w:rsidRPr="005C54C7" w14:paraId="664F158A" w14:textId="77777777" w:rsidTr="00FA6DC5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55CD396E" w14:textId="77777777" w:rsidR="00FA6DC5" w:rsidRDefault="005F17F9" w:rsidP="00FA6DC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
@@ -2306,408 +1822,278 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please T</w:t>
             </w:r>
             <w:r w:rsidR="005F17F9" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ick the appropriate box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A7D520" w14:textId="77777777" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="39A7D520" w14:textId="1294BD28" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...16 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="893696513"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A54D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  The Australian Public Service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A8015E" w14:textId="59AA005A" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1208217534"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="005F17F9" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...33 lines deleted...]
-          <w:p w14:paraId="76A8015E" w14:textId="77777777" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F42931" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A Commonwealth Statutory Authority</w:t>
+            </w:r>
+            <w:r w:rsidR="005F17F9" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26495DB3" w14:textId="4B162B6E" w:rsidR="00F201F3" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...16 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1879306370"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="005F17F9" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...22 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F42931" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ACT Government</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679C5AE4" w14:textId="7DDF48BA" w:rsidR="005F17F9" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1767104447"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C901C9" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  The Private Sector</w:t>
             </w:r>
             <w:r w:rsidR="005F17F9" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26495DB3" w14:textId="77777777" w:rsidR="00F201F3" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="7457C5E0" w14:textId="3C4CA049" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...197 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-696006113"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00640196">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00F42931" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Currently not employed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3A15" w:rsidRPr="005C54C7" w14:paraId="49206F1A" w14:textId="77777777" w:rsidTr="00FA6DC5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FA3005" w14:textId="77777777" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="00F42931" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2907,191 +2293,139 @@
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment </w:t>
             </w:r>
             <w:r w:rsidR="00BF557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45A181EF" w14:textId="77777777" w:rsidR="00A4120C" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="45A181EF" w14:textId="5872DB69" w:rsidR="00A4120C" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...16 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1773845193"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00A4120C" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0086685D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ongoing / Permanent</w:t>
             </w:r>
             <w:r w:rsidR="00426342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60029A18" w14:textId="77777777" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="00B40E0B" w:rsidP="00766124">
+          <w:p w14:paraId="60029A18" w14:textId="2063300B" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...47 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1462107353"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00A4120C" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EC0896">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non-</w:t>
             </w:r>
             <w:r w:rsidR="0086685D" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ongoing / Temporary</w:t>
             </w:r>
             <w:r w:rsidR="00426342">
@@ -3118,781 +2452,591 @@
           <w:p w14:paraId="17795475" w14:textId="77777777" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="0086685D" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you hold a current Commonwealth Security Clearance?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A9C3CE" w14:textId="77777777" w:rsidR="009936EF" w:rsidRDefault="00426342" w:rsidP="00D42565">
+          <w:p w14:paraId="24A9C3CE" w14:textId="6D9E3F0F" w:rsidR="009936EF" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1437"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="471718368"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00426342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00D42565">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: Level</w:t>
             </w:r>
             <w:r w:rsidR="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D42565">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC96B43" w14:textId="77777777" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00D42565">
+          <w:p w14:paraId="1FC96B43" w14:textId="1DA1C481" w:rsidR="000D3A15" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1437"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="794795009"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
             <w:r w:rsidR="00D42565">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="1B78589B" w14:textId="77777777" w:rsidTr="00FA6DC5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="538F0DD8" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Have you received a redundancy package from an APS Department/Agency or non APS Commonwealth agency in the last 12 months</w:t>
+              <w:t xml:space="preserve">Have you received a redundancy package from an APS Department/Agency or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non APS</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Commonwealth agency in the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3212EF70" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
+          <w:p w14:paraId="3212EF70" w14:textId="5E88EA4F" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1382363649"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00426342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="006925DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006925DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="2029985070"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
+            <w:r w:rsidR="00C55EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A54D7C">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">  N/A</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1164317546"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C55EAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="348D110C" w14:textId="77777777" w:rsidTr="00FA6DC5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EBFFA2" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has the period of exclusion (or ‘redundancy benefit period’) linked to the level of the redundancy benefit been applied and completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BAD512" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
+          <w:p w14:paraId="62BAD512" w14:textId="067362D8" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="571775779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FF4658">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00426342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="006925DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006925DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-315266188"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FF4658">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A54D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="005C54C7">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="695890394"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FF4658">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="2F076EFE" w14:textId="77777777" w:rsidTr="001B54CF">
+      <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="2F076EFE" w14:textId="77777777" w:rsidTr="002D5AB9">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D3B65A" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>REFEREE DETAILS</w:t>
             </w:r>
             <w:r w:rsidR="009936EF" w:rsidRPr="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4273,59 +3417,59 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68FCF09E" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="4454286B" w14:textId="77777777" w:rsidTr="001B54CF">
+      <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="4454286B" w14:textId="77777777" w:rsidTr="002D5AB9">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2019263B" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="00FA6DC5" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WORKPLACE DIVERSITY DETAILS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FDC5FCD" w14:textId="77777777" w:rsidR="00EC0896" w:rsidRPr="006124E3" w:rsidRDefault="00EC0896" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -4373,807 +3517,2289 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please indicate if you identify yourself as a member of the following groups</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5713" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6E928C" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
+          <w:p w14:paraId="5E6E928C" w14:textId="504AABA1" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aboriginal / Torres Strait Islander </w:t>
             </w:r>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-2038499100"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0067493B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:t xml:space="preserve">   Yes   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1386935340"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F443B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...94 lines deleted...]
-              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F8DDCC" w14:textId="77777777" w:rsidR="00E2793B" w:rsidRDefault="00426342" w:rsidP="00766124">
+          <w:p w14:paraId="52F8DDCC" w14:textId="2EE7669E" w:rsidR="00E2793B" w:rsidRDefault="00426342" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-English speaking background </w:t>
-            </w:r>
+              <w:t>Non-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>English speaking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> background </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-580062349"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
+              <w:t xml:space="preserve">   Yes   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1644415185"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F443B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...94 lines deleted...]
-              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3061CC41" w14:textId="77777777" w:rsidR="006925DC" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00F443B1">
+          <w:p w14:paraId="3061CC41" w14:textId="308533CD" w:rsidR="006925DC" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00F443B1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you have a disability?</w:t>
             </w:r>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-954869731"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">   Yes   </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C54C7">
-[...47 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1213697232"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00426342" w:rsidRPr="005C54C7" w14:paraId="0D56156E" w14:textId="77777777" w:rsidTr="00FA6DC5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFAAAAA" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="009936EF" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Do you have any need or assistance should you progress to interview?</w:t>
+              <w:t xml:space="preserve">Do you have any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or assistance should you progress to interview?</w:t>
             </w:r>
             <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5713" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27720B69" w14:textId="77777777" w:rsidR="00426342" w:rsidRPr="005C54C7" w:rsidRDefault="00426342" w:rsidP="00766124">
+          <w:p w14:paraId="5D2C71D7" w14:textId="153F1A05" w:rsidR="009936EF" w:rsidRDefault="000E40DD" w:rsidP="00766124">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="5D2C71D7" w14:textId="77777777" w:rsidR="009936EF" w:rsidRDefault="00426342" w:rsidP="00766124">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-631554438"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00426342" w:rsidRPr="005C54C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D79402" w14:textId="3D784D5C" w:rsidR="00426342" w:rsidRPr="005B1740" w:rsidRDefault="000E40DD" w:rsidP="005B1740">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C54C7">
-[...115 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="853237600"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B1740">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009936EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009936EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>__________________________________________</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A80C473" w14:textId="77777777" w:rsidR="00670223" w:rsidRPr="00670223" w:rsidRDefault="00670223" w:rsidP="00431083">
-[...1 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+    <w:p w14:paraId="55CCC6CC" w14:textId="34909504" w:rsidR="00E56DDC" w:rsidRPr="005B1740" w:rsidRDefault="00E56DDC" w:rsidP="005B1740">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="005B1740">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>PR</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>E EMPLOYMENT QUESTIONS</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00670223" w:rsidRPr="00670223" w:rsidSect="00431083">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w14:paraId="612BCF6F" w14:textId="03AA906C" w:rsidR="002C764A" w:rsidRPr="002C764A" w:rsidRDefault="002C764A" w:rsidP="002C764A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following questions are being asked to assist us to assess your ability to act in accordance with and uphold the APS Employment Principles, Values and Code of Conduct, and more broadly, your suitability for employment in the role to which you are applying </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>and in the agency,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and your suitability to be an Australian Public Servant.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D57C2AA" w14:textId="34E45516" w:rsidR="002C764A" w:rsidRPr="002C764A" w:rsidRDefault="002C764A" w:rsidP="002C764A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>The information you provide to the questions will be used and managed in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Privacy Act 1988</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC21E78" w14:textId="7EAEB989" w:rsidR="002C764A" w:rsidRPr="002C764A" w:rsidRDefault="002C764A" w:rsidP="002C764A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Answering yes to one of the below questions will not automatically exclude you from progressing to later stages of this recruitment process - your application will be assessed on its individual merits. However, if you do answer yes, we may reach out to you to collect further information for the purpose of informing whether additional checks are required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A59216A" w14:textId="7589AC70" w:rsidR="002175DD" w:rsidRDefault="002C764A" w:rsidP="002C764A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Please Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You are required to answer the following questions truthfully. If any information provided is found to be false, misleading or incomplete your application may be rejected, any offer of employment withdrawn, and if already engaged, your employment may be terminated under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Public Service Act 1999</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C764A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+        <w:gridCol w:w="1842"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A6E57" w14:paraId="1D322694" w14:textId="77777777" w:rsidTr="000A6E57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="355BC8C6" w14:textId="00847781" w:rsidR="000A6E57" w:rsidRDefault="000A6E57" w:rsidP="000A6E57">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Dismissal and termination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002175DD" w14:paraId="1C711400" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F87400" w14:textId="1453603F" w:rsidR="002175DD" w:rsidRPr="00DE079C" w:rsidRDefault="002175DD" w:rsidP="002C764A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="21CBA2A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>At any time in the past 5 years, have you been dismissed from any employment or had your employment terminated for any reason (excluding a redundancy or </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="21CBA2A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>transfer of business</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="21CBA2A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2BE1D0" w14:textId="0BE9B082" w:rsidR="00E61109" w:rsidRDefault="00E61109" w:rsidP="002C764A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00F273CB">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67AF1">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="169064065"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA59C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="14870FAD" w14:textId="3F155649" w:rsidR="00E61109" w:rsidRDefault="00E61109" w:rsidP="002C764A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F273CB">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67AF1">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-320041603"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F67AF1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A6E57" w14:paraId="5DEFDCEC" w14:textId="77777777" w:rsidTr="000A6E57">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B326242" w14:textId="20E82FC0" w:rsidR="000A6E57" w:rsidRDefault="000A6E57" w:rsidP="773BB493">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="773BB493">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Disciplinary action, proceedings, investigations, or other processes relating to behaviour or conduct</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002175DD" w14:paraId="2A93460C" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="391907A9" w14:textId="59C27ED6" w:rsidR="002175DD" w:rsidRPr="00F61784" w:rsidRDefault="00F61784" w:rsidP="002C764A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21CBA2A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At any time in the past 5 years, have you been found to have breached or not complied with the standards of conduct or behaviour expected of employees in connection to work, such as any code of conduct, rules, policies or standards regarding behaviour or conduct in connection with work? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F6BD8D" w14:textId="550488FB" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="641072198"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1047B910" w14:textId="18D2B7D8" w:rsidR="00F61784" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-2054692271"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002175DD" w14:paraId="546B1CD1" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF30CC7" w14:textId="058D8095" w:rsidR="002175DD" w:rsidRPr="00C74CEF" w:rsidRDefault="00F61784" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74CEF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>At any time in the past 5 years, have you been found to have engaged in corrupt conduct?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4E6D1D" w14:textId="029C0F7C" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="140085852"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007E723C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7D3E2700" w14:textId="01BCCE00" w:rsidR="00011F27" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1322305541"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002175DD" w14:paraId="36EBF693" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D29FA1D" w14:textId="77777777" w:rsidR="00B309F2" w:rsidRDefault="00B309F2" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0506EDC2">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At any time in the past 5 years, have you been the subject of any disciplinary action, proceeding, investigation or other process? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3D5478" w14:textId="3E6D0400" w:rsidR="002175DD" w:rsidRDefault="00B309F2" w:rsidP="008A23CB">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0F591B0B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Disciplinary action, proceeding, investigation or other process includes corrective action taken to address an employee's misconduct, code of conduct breach or other policy violation. Examples include, but are not limited to, an Australian Public Service Code of Conduct breach finding (or substantiated finding from other workplace conduct investigation), termination of employment, reduction in classification, reassignment of duties, reduction in salary, deductions from salary, formal counselling, formal warning or reprimand.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5061A334" w14:textId="77777777" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="292797525"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="47DE5191" w14:textId="4CBEDE20" w:rsidR="00011F27" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1534913272"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002175DD" w14:paraId="583EA593" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="155F4982" w14:textId="785FD7E8" w:rsidR="002175DD" w:rsidRDefault="00B309F2" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="41A76C6C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you currently subject to an investigation, review, inquiry or other process to determine whether you have engaged in misconduct or failed to comply with any code of conduct, rule, policy or standard regarding appropriate behaviour or conduct in connection with your employment and/or workplace? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501B566E" w14:textId="77777777" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-2028869479"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="0393CD7B" w14:textId="43CFA017" w:rsidR="00011F27" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1753580616"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C74CEF" w14:paraId="67F37250" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8ADCE6" w14:textId="74162543" w:rsidR="00C74CEF" w:rsidRPr="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are you currently the subject of an investigation or other process to consider if you have engaged in corrupt conduct?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D090345" w14:textId="77777777" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="905193200"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="27C51EB8" w14:textId="77777777" w:rsidR="00A9565F" w:rsidRDefault="00A9565F" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="116655149"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59493141" w14:textId="7DFBE831" w:rsidR="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00A9565F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Unable to say</w:t>
+            </w:r>
+            <w:r w:rsidR="009479DA">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="408806912"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009479DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3B74" w14:paraId="48E7AFED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36251D74" w14:textId="7B7E67F3" w:rsidR="00BB3B74" w:rsidRDefault="00BB3B74" w:rsidP="00BB3B74">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Resignation during or immediately following an investigation or inquiry into your behaviour or conduct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C74CEF" w14:paraId="65ECBA3C" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="222AC762" w14:textId="7D32721C" w:rsidR="00C74CEF" w:rsidRPr="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="41A76C6C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>At any time in the past 5 years, have you resigned from your employment during an investigation, review, enquiry or other process, or shortly after becoming aware that an investigation, review or inquiry into your behaviour or conduct in connection with work, including (but not limited to) investigations of suspected fraud and/or corruption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>. m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A76C6C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>isconduct or failure to comply with any code of conduct, rule, policy or standard regarding appropriate behaviour or conduct in connection with your employment and/or workplace?</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B132EB" w14:textId="3939B81A" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="1870030393"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5E2FAC2A" w14:textId="5CD791E3" w:rsidR="00C74CEF" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-284198645"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006F2CD3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3B74" w14:paraId="587D7B24" w14:textId="77777777" w:rsidTr="00BB3B74">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADA6C66" w14:textId="3A23B16C" w:rsidR="00BB3B74" w:rsidRDefault="00BB3B74" w:rsidP="00BB3B74">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Underperformance processes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C74CEF" w14:paraId="3D0E9005" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5060B398" w14:textId="77777777" w:rsidR="00C74CEF" w:rsidRPr="004B08EE" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>At any time in the past 5 years, have you been subject to an underperformance process? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE93A0F" w14:textId="4D3E419C" w:rsidR="00C74CEF" w:rsidRPr="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="50A9C0E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An underperformance process is defined as any structured </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="50A9C0E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>process  where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="50A9C0E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an employee is formally advised their performance does not meet required standards and, they are given the opportunity and support to improve their performance within a specified timeframe.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50A9C0E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>This is sometimes referred to as a performance improvement plan or process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A67DED" w14:textId="77777777" w:rsidR="006F2CD3" w:rsidRDefault="006F2CD3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B5542B5" w14:textId="517243F9" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="269749895"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="04654B83" w14:textId="30ECD7A5" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-1901898910"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C74CEF" w14:paraId="35D9D1B0" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F0D7D10" w14:textId="7F9574C0" w:rsidR="00C74CEF" w:rsidRPr="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74CEF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Are you currently subject to an underperformance process?</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57ED9C9F" w14:textId="77777777" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="305361677"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="13837986" w14:textId="519E63F1" w:rsidR="00C74CEF" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="40336606"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5AB9" w14:paraId="213144EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="531329A3" w14:textId="29E7DF7E" w:rsidR="002D5AB9" w:rsidRDefault="002D5AB9" w:rsidP="002D5AB9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Benefit-related conduct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C74CEF" w14:paraId="57A4F692" w14:textId="77777777" w:rsidTr="773BB493">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="020CC233" w14:textId="77777777" w:rsidR="00C74CEF" w:rsidRPr="004B08EE" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B08EE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In your dealings with the Commonwealth or a State or Territory government body, have you ever engaged, or attempted to engage, in conduct that resulted in you or a third party obtaining, or attempting to obtain, a benefit to which you or the third party were not entitled to? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B08EE">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E82D12E" w14:textId="77777777" w:rsidR="00C74CEF" w:rsidRPr="004B08EE" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="558A550D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>For the purposes of this question, your dealings may include speaking with or engaging with a department, agency, official or employee, whether in person, in writing, by telephone or online.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9FA376" w14:textId="77777777" w:rsidR="00C74CEF" w:rsidRPr="004B08EE" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="558A550D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>For example</w:t>
+            </w:r>
+            <w:r w:rsidRPr="558A550D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>: Have you ever provided false or misleading information to social services and obtained a payment you were not entitled to? Have you ever provided false or misleading information to the Australian Taxation Office, such as, for the purpose of obtaining a tax deduction to which you were not entitled to? Have you ever provided false or misleading information to Medicare, such as, for the purpose of making a claim for services that you did not receive?</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764EB6DD" w14:textId="77777777" w:rsidR="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">This includes conduct which may not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>be connected with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or related to any former or current employment or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>workplace, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may include matters which a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A83241">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e entirely personal in nature.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDB04F1" w14:textId="18B92756" w:rsidR="00C74CEF" w:rsidRPr="00C74CEF" w:rsidRDefault="00C74CEF" w:rsidP="00C74CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78ED59EA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>This also includes conduct which has not been the subject of any criminal investigation, charges or findings of guilt against you, and conduct you have not been formally found to have engaged in th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78ED59EA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ough an investigation, review, inquiry or other process conducted by your current or former employer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="340C2849" w14:textId="77777777" w:rsidR="006F2CD3" w:rsidRDefault="006F2CD3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45508E30" w14:textId="54A75F9F" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-89327816"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002D5AB9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="435965D8" w14:textId="283D0BED" w:rsidR="00CF04B3" w:rsidRDefault="00CF04B3" w:rsidP="00CF04B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:id w:val="2098976405"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB1735">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="786343EC" w14:textId="77777777" w:rsidR="0092742C" w:rsidRPr="0092742C" w:rsidRDefault="0092742C" w:rsidP="0092742C"/>
+    <w:sectPr w:rsidR="0092742C" w:rsidRPr="0092742C" w:rsidSect="00431083">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="426" w:right="1440" w:bottom="142" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C469AAD" w14:textId="77777777" w:rsidR="004219CE" w:rsidRDefault="004219CE" w:rsidP="00D42565">
+    <w:p w14:paraId="026C8D14" w14:textId="77777777" w:rsidR="000E40DD" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E32FE1D" w14:textId="77777777" w:rsidR="004219CE" w:rsidRDefault="004219CE" w:rsidP="00D42565">
+    <w:p w14:paraId="0365E0A6" w14:textId="77777777" w:rsidR="000E40DD" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2668B64F" w14:textId="77777777" w:rsidR="004219CE" w:rsidRDefault="004219CE" w:rsidP="00D42565">
+    <w:p w14:paraId="21817750" w14:textId="77777777" w:rsidR="000E40DD" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D7CEF7" w14:textId="77777777" w:rsidR="004219CE" w:rsidRDefault="004219CE" w:rsidP="00D42565">
+    <w:p w14:paraId="4DB47106" w14:textId="77777777" w:rsidR="000E40DD" w:rsidRDefault="000E40DD" w:rsidP="00D42565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3ECB24CA" w14:textId="77777777" w:rsidR="004606E0" w:rsidRDefault="004606E0" w:rsidP="00A761C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03E87DD2" w14:textId="77777777" w:rsidR="004606E0" w:rsidRDefault="00FA6DC5" w:rsidP="00FA6DC5">
@@ -5210,183 +5836,2507 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5327904" cy="719328"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="033E0593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03E0E538"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="075B653C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4106FEE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194E6DB7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9F44D30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23CB69A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="045222F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33656ACB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40BA9B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36C7007E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37E80E1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9D96EA2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="11BEE766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B488616C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C66A886E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="73E6BFA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3F62E208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E0A6EF92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BDA4434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F740F640">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EAF4809"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82AA444C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FFF342C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B0EBB48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568331D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AD2E51A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B365A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="045222F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57116B37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40BA9B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BD17CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63D0938A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A676DDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01A8FEF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EB17CD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="170A3256"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F720F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63D0938A"/>
+    <w:lvl w:ilvl="0" w:tplc="A9DE49DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="427278C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B0271EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="177C2FFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38D0E704">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="14020F88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40AA2BDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="098484E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EB7445B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0F6F2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="942CDEE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2624A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9DC861A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ED50461"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9DC861A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1069"/>
+        </w:tabs>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1789"/>
+        </w:tabs>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2509"/>
+        </w:tabs>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3229"/>
+        </w:tabs>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3949"/>
+        </w:tabs>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4669"/>
+        </w:tabs>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5389"/>
+        </w:tabs>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6109"/>
+        </w:tabs>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6829"/>
+        </w:tabs>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F7A523A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="59B2774A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="207305866">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2078548187">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="14120114">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1185972029">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="833451646">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="75520733">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="914239500">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="331446892">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="167910932">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1503357412">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1251889461">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1251238145">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="473957476">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="547032972">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="843666613">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1277326115">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="86586520">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1613510403">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1321155113">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00457858"/>
+    <w:rsid w:val="00011F27"/>
     <w:rsid w:val="0002239C"/>
+    <w:rsid w:val="0004623B"/>
     <w:rsid w:val="0005286B"/>
+    <w:rsid w:val="00065B29"/>
+    <w:rsid w:val="000A6E57"/>
     <w:rsid w:val="000D3A15"/>
     <w:rsid w:val="000D7072"/>
+    <w:rsid w:val="000E40DD"/>
     <w:rsid w:val="000F7C36"/>
+    <w:rsid w:val="00123385"/>
+    <w:rsid w:val="00126B74"/>
     <w:rsid w:val="0014088A"/>
     <w:rsid w:val="001417C1"/>
     <w:rsid w:val="00187508"/>
+    <w:rsid w:val="001A0116"/>
     <w:rsid w:val="001B54CF"/>
     <w:rsid w:val="001C1F4C"/>
     <w:rsid w:val="001F0B01"/>
+    <w:rsid w:val="002175DD"/>
     <w:rsid w:val="002672DA"/>
+    <w:rsid w:val="002C764A"/>
+    <w:rsid w:val="002D5AB9"/>
     <w:rsid w:val="002E5993"/>
+    <w:rsid w:val="003048B1"/>
     <w:rsid w:val="003B134D"/>
     <w:rsid w:val="003C68DE"/>
     <w:rsid w:val="004219CE"/>
     <w:rsid w:val="00426342"/>
     <w:rsid w:val="00431083"/>
     <w:rsid w:val="004357C9"/>
     <w:rsid w:val="00457858"/>
     <w:rsid w:val="004606E0"/>
+    <w:rsid w:val="0049475C"/>
     <w:rsid w:val="004A51EA"/>
+    <w:rsid w:val="004B234F"/>
     <w:rsid w:val="004D68BA"/>
     <w:rsid w:val="004E38F6"/>
     <w:rsid w:val="00590D84"/>
     <w:rsid w:val="005920BA"/>
+    <w:rsid w:val="005B1740"/>
     <w:rsid w:val="005B5A2D"/>
     <w:rsid w:val="005C54C7"/>
     <w:rsid w:val="005D617C"/>
     <w:rsid w:val="005F17F9"/>
     <w:rsid w:val="005F24A5"/>
     <w:rsid w:val="00601888"/>
     <w:rsid w:val="006124E3"/>
     <w:rsid w:val="006377EE"/>
+    <w:rsid w:val="00640196"/>
+    <w:rsid w:val="00641A5E"/>
     <w:rsid w:val="00670223"/>
+    <w:rsid w:val="0067493B"/>
     <w:rsid w:val="006925DC"/>
+    <w:rsid w:val="006932A0"/>
+    <w:rsid w:val="00693EA4"/>
+    <w:rsid w:val="006A78DF"/>
+    <w:rsid w:val="006C5ADC"/>
     <w:rsid w:val="006D57D9"/>
+    <w:rsid w:val="006F2CD3"/>
+    <w:rsid w:val="00713144"/>
     <w:rsid w:val="007244DC"/>
     <w:rsid w:val="00727BD6"/>
     <w:rsid w:val="00766124"/>
+    <w:rsid w:val="007D0530"/>
+    <w:rsid w:val="007E723C"/>
+    <w:rsid w:val="00814191"/>
+    <w:rsid w:val="008347A1"/>
     <w:rsid w:val="0085030F"/>
     <w:rsid w:val="00854F65"/>
     <w:rsid w:val="0086685D"/>
+    <w:rsid w:val="008A23CB"/>
     <w:rsid w:val="008B274D"/>
+    <w:rsid w:val="008E098D"/>
     <w:rsid w:val="008E748B"/>
+    <w:rsid w:val="009043F2"/>
+    <w:rsid w:val="0092742C"/>
+    <w:rsid w:val="009479DA"/>
+    <w:rsid w:val="0095599D"/>
     <w:rsid w:val="009936EF"/>
     <w:rsid w:val="009C7F69"/>
     <w:rsid w:val="009F0C2A"/>
     <w:rsid w:val="009F20BB"/>
+    <w:rsid w:val="00A24E07"/>
     <w:rsid w:val="00A4120C"/>
     <w:rsid w:val="00A54D7C"/>
     <w:rsid w:val="00A761C5"/>
     <w:rsid w:val="00A82E69"/>
     <w:rsid w:val="00A93905"/>
     <w:rsid w:val="00A939B5"/>
+    <w:rsid w:val="00A9565F"/>
+    <w:rsid w:val="00AE6263"/>
+    <w:rsid w:val="00B309F2"/>
     <w:rsid w:val="00B40E0B"/>
     <w:rsid w:val="00B417AC"/>
+    <w:rsid w:val="00B50435"/>
     <w:rsid w:val="00B57F85"/>
     <w:rsid w:val="00B8113E"/>
+    <w:rsid w:val="00BB1735"/>
+    <w:rsid w:val="00BB3B74"/>
     <w:rsid w:val="00BF19D3"/>
     <w:rsid w:val="00BF557E"/>
+    <w:rsid w:val="00C20E1D"/>
     <w:rsid w:val="00C21C5A"/>
+    <w:rsid w:val="00C34611"/>
+    <w:rsid w:val="00C55EAA"/>
+    <w:rsid w:val="00C74CEF"/>
     <w:rsid w:val="00C85862"/>
     <w:rsid w:val="00C901C9"/>
+    <w:rsid w:val="00CF04B3"/>
     <w:rsid w:val="00CF09A7"/>
     <w:rsid w:val="00D040A5"/>
     <w:rsid w:val="00D42565"/>
     <w:rsid w:val="00D82AEA"/>
+    <w:rsid w:val="00DB265F"/>
     <w:rsid w:val="00DC1920"/>
+    <w:rsid w:val="00DD3FFF"/>
+    <w:rsid w:val="00DE079C"/>
     <w:rsid w:val="00E2793B"/>
     <w:rsid w:val="00E33F9F"/>
     <w:rsid w:val="00E42D49"/>
     <w:rsid w:val="00E44A17"/>
+    <w:rsid w:val="00E56DDC"/>
+    <w:rsid w:val="00E61109"/>
     <w:rsid w:val="00E94DE5"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA59C2"/>
     <w:rsid w:val="00EC0896"/>
     <w:rsid w:val="00F201F3"/>
+    <w:rsid w:val="00F273CB"/>
     <w:rsid w:val="00F42931"/>
     <w:rsid w:val="00F443B1"/>
     <w:rsid w:val="00F45BB1"/>
+    <w:rsid w:val="00F61784"/>
+    <w:rsid w:val="00F67AF1"/>
     <w:rsid w:val="00F70A06"/>
+    <w:rsid w:val="00F83AF1"/>
     <w:rsid w:val="00F95837"/>
     <w:rsid w:val="00FA6DC5"/>
     <w:rsid w:val="00FD6E00"/>
+    <w:rsid w:val="00FE47E3"/>
+    <w:rsid w:val="00FE6051"/>
+    <w:rsid w:val="00FF4658"/>
+    <w:rsid w:val="3E380759"/>
+    <w:rsid w:val="773BB493"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="246003C7"/>
   <w15:docId w15:val="{3EB33DDD-37C7-44E2-832C-88F277EF002F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5449,51 +8399,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5946,76 +8896,126 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D42565"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D42565"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE6051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE6051"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="160" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FE6051"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00FE6051"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1080757112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairwork.gov.au/employment-conditions/when-businesses-change-owners" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\pmc4378\Downloads\Application%20Coversheet.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6271,82 +9271,496 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9a92c5ad-1c9b-43a6-8930-b892a45b06d3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ResponsiblePerson_x002f_People xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ResponsiblePerson_x002f_People>
+    <DueBy xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea" xsi:nil="true"/>
+    <DirectorReviewPart xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea" xsi:nil="true"/>
+    <QAStatus xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea" xsi:nil="true"/>
+    <ResponsibleEL2 xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ResponsibleEL2>
+    <Authors xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Authors>
+    <GovNotes xmlns="b32ef2e9-befa-403f-b34b-45b140f7f8ea" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C669A946EA2B24ABE48852EADF3A7AB" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="17eee0d6acb9330723c423423530a4ae">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b32ef2e9-befa-403f-b34b-45b140f7f8ea" xmlns:ns3="9a92c5ad-1c9b-43a6-8930-b892a45b06d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0602f24edfb84122bcbe9e6924079136" ns2:_="" ns3:_="">
+    <xsd:import namespace="b32ef2e9-befa-403f-b34b-45b140f7f8ea"/>
+    <xsd:import namespace="9a92c5ad-1c9b-43a6-8930-b892a45b06d3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:DueBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ResponsiblePerson_x002f_People" minOccurs="0"/>
+                <xsd:element ref="ns2:DirectorReviewPart" minOccurs="0"/>
+                <xsd:element ref="ns2:QAStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ResponsibleEL2" minOccurs="0"/>
+                <xsd:element ref="ns2:Authors" minOccurs="0"/>
+                <xsd:element ref="ns2:GovNotes" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b32ef2e9-befa-403f-b34b-45b140f7f8ea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="00c9e9d6-2b2f-41b5-8f32-d756728a8234" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DueBy" ma:index="21" nillable="true" ma:displayName="Due By" ma:format="DateOnly" ma:internalName="DueBy">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ResponsiblePerson_x002f_People" ma:index="22" nillable="true" ma:displayName="Responsible Person/People" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ResponsiblePerson_x002f_People">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DirectorReviewPart" ma:index="23" nillable="true" ma:displayName="Director Review Part" ma:format="Dropdown" ma:internalName="DirectorReviewPart">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Part 1 Review"/>
+          <xsd:enumeration value="Part 2 Review"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="QAStatus" ma:index="24" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="QAStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Gov Updates Required"/>
+          <xsd:enumeration value="Author Updates Required"/>
+          <xsd:enumeration value="QA Complete"/>
+          <xsd:enumeration value="Director Reviewed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ResponsibleEL2" ma:index="25" nillable="true" ma:displayName="EL2" ma:description="Responsible for Clearance" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ResponsibleEL2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Authors" ma:index="26" nillable="true" ma:displayName="Authors" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Authors">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="GovNotes" ma:index="27" nillable="true" ma:displayName="Gov Notes" ma:format="Dropdown" ma:internalName="GovNotes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a92c5ad-1c9b-43a6-8930-b892a45b06d3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{41197d4f-7b32-450d-874a-22f0d50535ec}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9a92c5ad-1c9b-43a6-8930-b892a45b06d3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6B05C67-C3F9-49EF-937C-EDBD2E700F2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9a92c5ad-1c9b-43a6-8930-b892a45b06d3"/>
+    <ds:schemaRef ds:uri="b32ef2e9-befa-403f-b34b-45b140f7f8ea"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79746B6A-1C75-4C40-AFC2-0C15B500C98E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6434F4D-87E1-49B3-8128-1AB49D12AC2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C41263A9-88D8-485E-9320-17F12983C2F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b32ef2e9-befa-403f-b34b-45b140f7f8ea"/>
+    <ds:schemaRef ds:uri="9a92c5ad-1c9b-43a6-8930-b892a45b06d3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Application Coversheet</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2787</Characters>
+  <Pages>1</Pages>
+  <Words>1264</Words>
+  <Characters>7206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>PCRR</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8454</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>7798907</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fairwork.gov.au/employment-conditions/when-businesses-change-owners</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Raymond, Gill</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006C669A946EA2B24ABE48852EADF3A7AB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>